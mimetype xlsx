--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -347,51 +347,51 @@
       </c>
       <c r="E7" s="2">
         <v>-20400</v>
       </c>
       <c r="F7" s="2">
         <v>1</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="1">
         <v>45716</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2">
-        <v>-115510</v>
+        <v>0</v>
       </c>
       <c r="F8" s="2">
         <v>1</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="1">
         <v>45729</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="2">
         <v>-10220</v>
       </c>
       <c r="F9" s="2">