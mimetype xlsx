--- v0 (2026-03-06)
+++ v1 (2026-08-24)
@@ -239,166 +239,166 @@
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>46028</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>-133990</v>
+        <v>0</v>
       </c>
       <c r="F2" s="2">
         <v>1</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
         <v>46030</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2">
-        <v>-161080</v>
+        <v>0</v>
       </c>
       <c r="F3" s="2">
         <v>1</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1">
         <v>46031</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="2">
         <v>-8677</v>
       </c>
       <c r="F4" s="2">
         <v>1</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1">
         <v>46031</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="2">
-        <v>-84640</v>
+        <v>0</v>
       </c>
       <c r="F5" s="2">
         <v>1</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="1">
         <v>46042</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="2">
-        <v>-338190</v>
+        <v>0</v>
       </c>
       <c r="F6" s="2">
         <v>1</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1">
         <v>46043</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="2">
-        <v>-481010</v>
+        <v>0</v>
       </c>
       <c r="F7" s="2">
         <v>1</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="1">
         <v>46044</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="2">
         <v>-293100</v>
       </c>
       <c r="F8" s="2">
@@ -423,51 +423,51 @@
       </c>
       <c r="E9" s="2">
         <v>-45030</v>
       </c>
       <c r="F9" s="2">
         <v>2</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="1">
         <v>46065</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2">
-        <v>-697620</v>
+        <v>0</v>
       </c>
       <c r="F10" s="2">
         <v>3</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="1">
         <v>46070</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="2">
         <v>-18600</v>
       </c>
       <c r="F11" s="2">